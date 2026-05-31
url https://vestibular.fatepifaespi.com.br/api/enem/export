--- v1 (2026-03-06)
+++ v2 (2026-05-31)
@@ -46,69 +46,69 @@
   <si>
     <t>Telefone</t>
   </si>
   <si>
     <t>Curso</t>
   </si>
   <si>
     <t>Ano ENEM</t>
   </si>
   <si>
     <t>Nota ENEM</t>
   </si>
   <si>
     <t>Redação</t>
   </si>
   <si>
     <t>Inscrição ENEM</t>
   </si>
   <si>
     <t>Aceite Edital</t>
   </si>
   <si>
     <t>Criado em</t>
   </si>
   <si>
-    <t>Maria luiza Marques</t>
-[...17 lines deleted...]
-    <t>251017963686</t>
+    <t xml:space="preserve">Adriano César Marques da Cruz </t>
+  </si>
+  <si>
+    <t>hadryancesa07@gmail.com</t>
+  </si>
+  <si>
+    <t>08989929318</t>
+  </si>
+  <si>
+    <t>869944021</t>
+  </si>
+  <si>
+    <t>pedagogia</t>
+  </si>
+  <si>
+    <t>2019</t>
+  </si>
+  <si>
+    <t>201032440186</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -499,84 +499,84 @@
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="2" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A2">
-        <v>152</v>
+        <v>190</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2" t="s">
         <v>15</v>
       </c>
       <c r="F2" t="s">
         <v>16</v>
       </c>
       <c r="G2" t="s">
         <v>17</v>
       </c>
       <c r="H2">
-        <v>491</v>
+        <v>446</v>
       </c>
       <c r="I2">
-        <v>660</v>
+        <v>500</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2" s="1">
-        <v>46087.001550925925</v>
+        <v>46169.83559027778</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">